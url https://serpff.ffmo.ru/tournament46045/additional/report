--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -530,121 +530,121 @@
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4">
         <v>1</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="D4" s="4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D5" s="4">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D6" s="4">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="D7" s="4">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D8" s="4">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="4">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D9" s="4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>